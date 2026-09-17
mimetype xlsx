--- v0 (2025-12-19)
+++ v1 (2026-09-17)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27029"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Svadba Kumovi Sliki\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Legion\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18047EEA-7163-4274-A37A-720B525FE1C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3942947D-92C5-4771-827B-E0EF9B2DD730}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Darko Blazevski</author>
   </authors>
   <commentList>
     <comment ref="A11" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
@@ -78,51 +78,51 @@
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>АСО:
 Се внесува нумерички податок за секоја класа на осигурување одвоено со запирка.
 Класи на осигурување согласно ч.5 од ЗСО
 Пример: 1,2 и 10</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="74">
   <si>
     <t>Назив на Друштвото</t>
   </si>
   <si>
     <t>Седиште</t>
   </si>
   <si>
     <t>Матичен број</t>
   </si>
   <si>
     <t>Име и Презиме</t>
   </si>
   <si>
     <t>Име и презиме на членовите на органот на управување на Друштвото</t>
   </si>
   <si>
     <t>Датум на престанок</t>
   </si>
   <si>
     <t>Телефонски број</t>
   </si>
   <si>
     <t>Електронска адреса</t>
   </si>
   <si>
@@ -293,51 +293,84 @@
   </si>
   <si>
     <t>УП/РА 14-4-817</t>
   </si>
   <si>
     <t>28.09.2023
 год.</t>
   </si>
   <si>
     <t>66/2024</t>
   </si>
   <si>
     <t>01.11.2024
 год.</t>
   </si>
   <si>
     <t>01/2023</t>
   </si>
   <si>
     <t>03/2023</t>
   </si>
   <si>
     <t>04/2023</t>
   </si>
   <si>
-    <t>05.10.2025</t>
+    <t>Горан Крумов</t>
+  </si>
+  <si>
+    <t>УП/14-4-1027</t>
+  </si>
+  <si>
+    <t>28.09.2023 год.</t>
+  </si>
+  <si>
+    <t>07.11.2025</t>
+  </si>
+  <si>
+    <t>Ирина Тошевска</t>
+  </si>
+  <si>
+    <t>УП/14-3-607</t>
+  </si>
+  <si>
+    <t>25.05.2023 год.</t>
+  </si>
+  <si>
+    <t>116/2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>98/2025</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -443,51 +476,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -512,51 +545,50 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -840,54 +872,54 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:weber.gma@outlook.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.brglevski@weberbroker.mk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weberbroker.mk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weberbroker.mk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weberbroker.mk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.5703125" customWidth="1"/>
     <col min="2" max="2" width="51.42578125" customWidth="1"/>
     <col min="3" max="6" width="40.5703125" customWidth="1"/>
     <col min="7" max="7" width="29.42578125" customWidth="1"/>
     <col min="8" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="18" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
     <col min="13" max="13" width="13" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>0</v>
       </c>
@@ -1049,125 +1081,157 @@
       </c>
       <c r="F13" s="20" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
     </row>
     <row r="14" spans="1:8" ht="36" x14ac:dyDescent="0.3">
       <c r="A14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="26" t="s">
         <v>60</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>47</v>
       </c>
       <c r="G14" s="12"/>
-      <c r="H14" s="12"/>
+      <c r="H14" s="12" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="15" spans="1:8" ht="36" x14ac:dyDescent="0.3">
       <c r="A15" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
     </row>
-    <row r="16" spans="1:8" ht="36.75" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="23" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="18" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
     </row>
-    <row r="17" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A17" s="12"/>
+    <row r="17" spans="1:8" ht="78.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="23" t="s">
+        <v>62</v>
+      </c>
       <c r="B17" s="12"/>
-      <c r="C17" s="12"/>
-[...2 lines deleted...]
-      <c r="F17" s="12"/>
+      <c r="C17" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>65</v>
+      </c>
       <c r="G17" s="12"/>
       <c r="H17" s="12"/>
     </row>
-    <row r="18" spans="1:8" ht="36" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="F18" s="12"/>
+    <row r="18" spans="1:8" ht="78.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>70</v>
+      </c>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
     </row>
-    <row r="19" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B19" s="12"/>
+    <row r="19" spans="1:8" ht="36" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>73</v>
+      </c>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
+    </row>
+    <row r="20" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="12"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="63.42578125" defaultRowHeight="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="74.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="85.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="63.42578125" style="1"/>
   </cols>